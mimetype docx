--- v0 (2025-12-05)
+++ v1 (2026-08-15)
@@ -1,1288 +1,914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="002B454E" w:rsidRDefault="002B454E" w:rsidP="002B454E">
-      <w:pPr>
+    <w:p w14:paraId="644F3D3E" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EED5F0C" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucio </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Saffaro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008A7159">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Opus CLXVIII</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, 1971, </w:t>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1971, oil on canvas, 30 x 40 cm, Bologna, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucio </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>il</w:t>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Saffaro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...53 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B454E" w:rsidRDefault="002B454E" w:rsidP="002B454E">
-      <w:pPr>
+    <w:p w14:paraId="03641BF1" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32909217" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Seated scribe with raised knee (part of a statuette with the god Thoth), 1391-1353 B.C., alabaster, 26.3 x 20.3 x 9.2 cm, Paris, Louvre (no. E 11153).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F415644" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38976DB5" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...163 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">George Grosz, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Metropolis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1916-1917, oil on canvas, 100 x 102 cm. From </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Biografieonline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, https://cultura.biografieonline.it/metropolis-quadro-grosz/ (last access 27/1/2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24588E19" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74502AA6" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tube map</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 2016. © Transport for London.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42810CC7" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="00937876" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="002B454E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD40C7A" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="00937876" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kohei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sugiura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937876">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...42 lines deleted...]
-        <w:t>(https://cultura.biografieonline.it/ metropolis–</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soft </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002B454E">
-[...5 lines deleted...]
-        <w:t>quadro</w:t>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>maps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002B454E">
-[...25 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 1968-1969 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Sugiura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00937876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1984: 46).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EF8A86" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A2073A" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="00B74823" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Campo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>delle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pietre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d’Italia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, detail photograph of the completed flooring, 2018, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Redipuglia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74823">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>© Paolo Marcoaldi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FC2007" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="00B74823" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B74823">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D656BDC" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of textile weave structures shown graphically using the ‘point paper’ method. From </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:smallCaps/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Martin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C. (2005), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Weaving, methods, patterns and tradition of the oldest art</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, New York, Walker &amp; Company, p. 54.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E79D0D" w14:textId="21974DC9" w:rsidR="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448FE845" w14:textId="3F50531C" w:rsidR="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...390 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0791320A" w14:textId="68396D71" w:rsidR="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E2870A6" w14:textId="77777777" w:rsidR="008A7159" w:rsidRPr="008A7159" w:rsidRDefault="008A7159" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A9F24A" w14:textId="77777777" w:rsidR="002B454E" w:rsidRPr="008A7159" w:rsidRDefault="002B454E" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC0F2B4" w14:textId="7D4D0459" w:rsidR="00555245" w:rsidRPr="00E54EE1" w:rsidRDefault="00270F16" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00270F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="002B454E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>: f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00270F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Note</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B454E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>: f</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E54EE1">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7159">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>publishing standard</w:t>
       </w:r>
       <w:r w:rsidRPr="00270F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>details</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E54EE1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482B9392" w14:textId="77777777" w:rsidR="00555245" w:rsidRPr="00E54EE1" w:rsidRDefault="00555245" w:rsidP="008A7159">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...41 lines deleted...]
-    <w:sectPr w:rsidR="00555245" w:rsidRPr="00E54EE1" w:rsidSect="00B14CC7">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00555245" w:rsidRPr="00E54EE1" w:rsidSect="00B74823">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="75C2FB2C" w14:textId="77777777" w:rsidR="00BA4E08" w:rsidRDefault="00BA4E08" w:rsidP="008A7159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="08284E30" w14:textId="77777777" w:rsidR="00BA4E08" w:rsidRDefault="00BA4E08" w:rsidP="008A7159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="470D5030" w14:textId="77777777" w:rsidR="00BA4E08" w:rsidRDefault="00BA4E08" w:rsidP="008A7159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3879C4FC" w14:textId="77777777" w:rsidR="00BA4E08" w:rsidRDefault="00BA4E08" w:rsidP="008A7159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CCB72E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69601C4A"/>
     <w:lvl w:ilvl="0" w:tplc="62442F48">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1343,56 +969,69 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:val="bestFit" w:percent="182"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F940AE"/>
+    <w:rsid w:val="00014C0E"/>
     <w:rsid w:val="00021E5D"/>
     <w:rsid w:val="0005436A"/>
     <w:rsid w:val="0005695E"/>
     <w:rsid w:val="000B4CFE"/>
     <w:rsid w:val="000B686E"/>
     <w:rsid w:val="000B6CC6"/>
     <w:rsid w:val="000C6E11"/>
     <w:rsid w:val="000E6562"/>
     <w:rsid w:val="00116253"/>
     <w:rsid w:val="001209D8"/>
     <w:rsid w:val="001600D7"/>
     <w:rsid w:val="00185DBE"/>
     <w:rsid w:val="001B7AFB"/>
     <w:rsid w:val="001D6505"/>
     <w:rsid w:val="001F0485"/>
     <w:rsid w:val="001F718C"/>
     <w:rsid w:val="002204DE"/>
     <w:rsid w:val="00224D53"/>
     <w:rsid w:val="002258A7"/>
     <w:rsid w:val="00232B7F"/>
     <w:rsid w:val="002334B0"/>
     <w:rsid w:val="00247F19"/>
     <w:rsid w:val="002616F9"/>
     <w:rsid w:val="00270F16"/>
     <w:rsid w:val="002A3BDA"/>
@@ -1410,132 +1049,138 @@
     <w:rsid w:val="00402C2E"/>
     <w:rsid w:val="004152EC"/>
     <w:rsid w:val="004213AD"/>
     <w:rsid w:val="00435599"/>
     <w:rsid w:val="00440F9E"/>
     <w:rsid w:val="0046046D"/>
     <w:rsid w:val="00465DCB"/>
     <w:rsid w:val="00480F96"/>
     <w:rsid w:val="004A3E46"/>
     <w:rsid w:val="004A5089"/>
     <w:rsid w:val="004A5D95"/>
     <w:rsid w:val="004B107C"/>
     <w:rsid w:val="005111BC"/>
     <w:rsid w:val="0053616F"/>
     <w:rsid w:val="00541B78"/>
     <w:rsid w:val="005427E3"/>
     <w:rsid w:val="00543E88"/>
     <w:rsid w:val="00555245"/>
     <w:rsid w:val="005D4359"/>
     <w:rsid w:val="005E02F1"/>
     <w:rsid w:val="00603D5D"/>
     <w:rsid w:val="006637A2"/>
     <w:rsid w:val="006667AB"/>
     <w:rsid w:val="006F5719"/>
     <w:rsid w:val="00712459"/>
+    <w:rsid w:val="007340C3"/>
     <w:rsid w:val="00774597"/>
     <w:rsid w:val="00774780"/>
     <w:rsid w:val="0078636A"/>
     <w:rsid w:val="007C288A"/>
     <w:rsid w:val="007F4D29"/>
     <w:rsid w:val="008116E7"/>
     <w:rsid w:val="00812319"/>
     <w:rsid w:val="00847182"/>
+    <w:rsid w:val="008A7159"/>
     <w:rsid w:val="00913F9C"/>
     <w:rsid w:val="009478C2"/>
     <w:rsid w:val="00A1358E"/>
     <w:rsid w:val="00A9153C"/>
     <w:rsid w:val="00AB28EB"/>
     <w:rsid w:val="00AC4F62"/>
     <w:rsid w:val="00AD0351"/>
     <w:rsid w:val="00B14CC7"/>
     <w:rsid w:val="00B366B0"/>
     <w:rsid w:val="00B50ED9"/>
+    <w:rsid w:val="00B74823"/>
     <w:rsid w:val="00B860B2"/>
     <w:rsid w:val="00B92300"/>
     <w:rsid w:val="00B93FEF"/>
+    <w:rsid w:val="00BA4E08"/>
     <w:rsid w:val="00BA5318"/>
     <w:rsid w:val="00BF6999"/>
     <w:rsid w:val="00C02F2B"/>
     <w:rsid w:val="00C061A2"/>
     <w:rsid w:val="00C163B4"/>
     <w:rsid w:val="00C242E0"/>
     <w:rsid w:val="00C576C1"/>
     <w:rsid w:val="00C82AE7"/>
     <w:rsid w:val="00CD1F51"/>
     <w:rsid w:val="00CF0B5D"/>
     <w:rsid w:val="00D111B4"/>
     <w:rsid w:val="00D3445F"/>
     <w:rsid w:val="00D41F33"/>
     <w:rsid w:val="00D5660A"/>
     <w:rsid w:val="00D61C0E"/>
     <w:rsid w:val="00DA3235"/>
     <w:rsid w:val="00DA67D4"/>
     <w:rsid w:val="00DB0E46"/>
     <w:rsid w:val="00DF4CD9"/>
     <w:rsid w:val="00E03470"/>
     <w:rsid w:val="00E31623"/>
     <w:rsid w:val="00E37943"/>
     <w:rsid w:val="00E54EE1"/>
+    <w:rsid w:val="00E635A7"/>
     <w:rsid w:val="00EA5C6E"/>
     <w:rsid w:val="00EA7451"/>
     <w:rsid w:val="00EB5E28"/>
     <w:rsid w:val="00EC68C2"/>
     <w:rsid w:val="00F23494"/>
     <w:rsid w:val="00F272DE"/>
     <w:rsid w:val="00F31FB5"/>
     <w:rsid w:val="00F44CB4"/>
     <w:rsid w:val="00F6257B"/>
     <w:rsid w:val="00F82242"/>
     <w:rsid w:val="00F92952"/>
     <w:rsid w:val="00F940AE"/>
     <w:rsid w:val="00FB51BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="122AC51F"/>
+  <w14:docId w14:val="7CC0D503"/>
   <w15:docId w15:val="{645AA081-8C98-41D4-9B29-2640415052F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1668,51 +1313,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1944,63 +1589,107 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000E6562"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00465DCB"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazione">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="IntestazioneCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A7159"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
+    <w:name w:val="Intestazione Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Intestazione"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008A7159"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pidipagina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="PidipaginaCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A7159"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
+    <w:name w:val="Piè di pagina Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Pidipagina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008A7159"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2225,70 +1914,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>136</Words>
-  <Characters>778</Characters>
+  <Words>143</Words>
+  <Characters>817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>913</CharactersWithSpaces>
+  <CharactersWithSpaces>959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Utente</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>8c8b17959d9688ff63a211fcdefb98ead9ee6d8711fef255652715ecad4f59b2</vt:lpwstr>
+  </property>
+</Properties>
+</file>