--- v0 (2025-12-05)
+++ v1 (2026-08-15)
@@ -1,79 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00C712B6" w:rsidRPr="003575E1" w:rsidRDefault="00B92742" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00C712B6" w:rsidRPr="003575E1" w:rsidRDefault="00B92742" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003575E1">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Tit</w:t>
       </w:r>
       <w:r w:rsidR="003575E1" w:rsidRPr="003575E1">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>olo e eventuale sottotitolo</w:t>
+        <w:t>olo e eventu</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="003575E1" w:rsidRPr="003575E1">
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>ale sottotitolo</w:t>
       </w:r>
       <w:r w:rsidR="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E61C8" w:rsidRPr="003575E1">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00C712B6" w:rsidRPr="003575E1">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
@@ -126,54 +137,53 @@
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>grassetto</w:t>
       </w:r>
       <w:r w:rsidR="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C712B6" w:rsidRPr="005E61C8" w:rsidRDefault="003575E1" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00C712B6" w:rsidRPr="005E61C8" w:rsidRDefault="003575E1" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
@@ -234,91 +244,86 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>normale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C712B6" w:rsidRPr="005E61C8" w:rsidRDefault="00C712B6" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00C712B6" w:rsidRPr="005E61C8" w:rsidRDefault="00C712B6" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A62B0D" w:rsidRPr="000527E0" w:rsidRDefault="003575E1" w:rsidP="004315B8">
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00A62B0D" w:rsidRPr="000527E0" w:rsidRDefault="003575E1" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000527E0">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Sintesi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C712B6" w:rsidRPr="003575E1" w:rsidRDefault="00436F6F" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00C712B6" w:rsidRPr="003575E1" w:rsidRDefault="00436F6F" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Testo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="003575E1" w:rsidRPr="003575E1">
         <w:t>ax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003575E1" w:rsidRPr="003575E1">
         <w:t xml:space="preserve"> 2.</w:t>
       </w:r>
       <w:r w:rsidR="00C712B6" w:rsidRPr="003575E1">
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
@@ -386,67 +391,65 @@
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>normale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61D97" w:rsidRPr="003575E1" w:rsidRDefault="00E61D97" w:rsidP="004315B8">
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00E61D97" w:rsidRPr="003575E1" w:rsidRDefault="00E61D97" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:b w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B92742" w:rsidRPr="004315B8" w:rsidRDefault="003575E1" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Parole chiave</w:t>
       </w:r>
       <w:r w:rsidR="00B92742" w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
@@ -510,67 +513,65 @@
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>normale</w:t>
       </w:r>
       <w:r w:rsidR="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E61D97" w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E6B68" w:rsidRPr="004315B8" w:rsidRDefault="008E6B68" w:rsidP="004315B8">
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008E6B68" w:rsidRPr="004315B8" w:rsidRDefault="008E6B68" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:b w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C97154" w:rsidRPr="004315B8" w:rsidRDefault="00C97154" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Te</w:t>
       </w:r>
       <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
@@ -590,183 +591,185 @@
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
       <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>a 30.</w:t>
       </w:r>
       <w:r w:rsidRPr="004315B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
       <w:r w:rsidR="004315B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>battute</w:t>
       </w:r>
-      <w:r w:rsidRPr="004315B8">
+      <w:r w:rsidR="007C7367">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inclu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7367" w:rsidRPr="004315B8">
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:b w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New Roman, 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C7367" w:rsidRPr="004315B8">
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:b w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C7367" w:rsidRPr="004315B8">
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:b w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7367">
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:b w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>normale)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7367">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004315B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inclu</w:t>
+      </w:r>
+      <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
         <w:t>si gli spazi e le eventuali note</w:t>
       </w:r>
       <w:r w:rsidR="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Rimandonotadichiusura"/>
           <w:bCs/>
         </w:rPr>
         <w:endnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="004315B8">
+      <w:r w:rsidR="007C7367">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>, note</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004315B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> non superiori al </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004315B8">
+        <w:t xml:space="preserve"> note</w:t>
+      </w:r>
+      <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">15% </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
+        <w:t xml:space="preserve"> non superiori al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004315B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>delle battute del testo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00436F6F">
+        <w:t xml:space="preserve">15% </w:t>
+      </w:r>
+      <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...51 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>delle battute del testo</w:t>
       </w:r>
       <w:r w:rsidR="005E61C8" w:rsidRPr="004315B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C97154" w:rsidRPr="004315B8" w:rsidRDefault="00C97154" w:rsidP="004315B8">
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00C97154" w:rsidRPr="004315B8" w:rsidRDefault="00C97154" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Riferimentointenso"/>
+          <w:b w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E61D97" w:rsidRPr="004315B8" w:rsidRDefault="00436F6F" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="004315B8" w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Titolo dell’eventuale paragrafo</w:t>
       </w:r>
@@ -805,54 +808,53 @@
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>grassetto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61D97" w:rsidRPr="00436F6F" w:rsidRDefault="00436F6F" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00E61D97" w:rsidRPr="00436F6F" w:rsidRDefault="00436F6F" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Testo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
@@ -913,68 +915,66 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E61D97" w:rsidRPr="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61D97" w:rsidRPr="00436F6F" w:rsidRDefault="00E61D97" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00E61D97" w:rsidRPr="00436F6F" w:rsidRDefault="00E61D97" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00436F6F" w:rsidRPr="004315B8" w:rsidRDefault="00436F6F" w:rsidP="00436F6F">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00436F6F" w:rsidRPr="004315B8" w:rsidRDefault="00436F6F" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Titolo dell’eventuale paragrafo</w:t>
       </w:r>
@@ -1004,54 +1004,53 @@
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>grassetto)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00436F6F" w:rsidRPr="00436F6F" w:rsidRDefault="00436F6F" w:rsidP="00436F6F">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00436F6F" w:rsidRPr="00436F6F" w:rsidRDefault="00436F6F" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Testo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
@@ -1112,243 +1111,231 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009701C3" w:rsidRPr="00436F6F" w:rsidRDefault="009701C3" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="009701C3" w:rsidRPr="00436F6F" w:rsidRDefault="009701C3" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357E18" w:rsidRPr="00436F6F" w:rsidRDefault="00436F6F" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00357E18" w:rsidRPr="00436F6F" w:rsidRDefault="00436F6F" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436F6F">
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3. …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357E18" w:rsidRPr="00B01F84" w:rsidRDefault="00357E18" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00357E18" w:rsidRPr="00B01F84" w:rsidRDefault="00357E18" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008E6B68" w:rsidRPr="00B01F84" w:rsidRDefault="008E6B68" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357E18" w:rsidRPr="00B01F84" w:rsidRDefault="00357E18" w:rsidP="004315B8">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00357E18" w:rsidRPr="00B01F84" w:rsidRDefault="00357E18" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357E18" w:rsidRPr="00B01F84" w:rsidRDefault="00357E18" w:rsidP="0089276F">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00357E18" w:rsidRPr="00B01F84" w:rsidRDefault="00357E18" w:rsidP="00C168B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Riferimentointenso"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00357E18" w:rsidRPr="00B01F84" w:rsidSect="00C712B6">
+    <w:sectPr w:rsidR="00357E18" w:rsidRPr="00B01F84" w:rsidSect="00C168B2">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E5B8D" w:rsidRDefault="009E5B8D" w:rsidP="009701C3">
+    <w:p w:rsidR="00A8074E" w:rsidRDefault="00A8074E" w:rsidP="009701C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E5B8D" w:rsidRDefault="009E5B8D" w:rsidP="009701C3">
+    <w:p w:rsidR="00A8074E" w:rsidRDefault="00A8074E" w:rsidP="009701C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w:rsidR="00436F6F" w:rsidRDefault="00436F6F" w:rsidP="00436F6F">
       <w:pPr>
         <w:pStyle w:val="Testonotadichiusura"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotadichiusura"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004315B8">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1427,126 +1414,130 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E5B8D" w:rsidRDefault="009E5B8D" w:rsidP="009701C3">
+    <w:p w:rsidR="00A8074E" w:rsidRDefault="00A8074E" w:rsidP="009701C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E5B8D" w:rsidRDefault="009E5B8D" w:rsidP="009701C3">
+    <w:p w:rsidR="00A8074E" w:rsidRDefault="00A8074E" w:rsidP="009701C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:val="bestFit" w:percent="182"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E3806"/>
     <w:rsid w:val="000118EB"/>
     <w:rsid w:val="000322E3"/>
     <w:rsid w:val="000527E0"/>
     <w:rsid w:val="000A24F0"/>
+    <w:rsid w:val="000E115A"/>
     <w:rsid w:val="00137245"/>
     <w:rsid w:val="00185262"/>
     <w:rsid w:val="001A389A"/>
     <w:rsid w:val="002E3806"/>
     <w:rsid w:val="002F1685"/>
     <w:rsid w:val="00317B6D"/>
     <w:rsid w:val="003575E1"/>
     <w:rsid w:val="00357E18"/>
     <w:rsid w:val="00400C8E"/>
     <w:rsid w:val="0043129E"/>
     <w:rsid w:val="004315B8"/>
     <w:rsid w:val="00436F6F"/>
     <w:rsid w:val="00523176"/>
     <w:rsid w:val="00556592"/>
     <w:rsid w:val="005E61C8"/>
     <w:rsid w:val="00684A9C"/>
     <w:rsid w:val="00792A52"/>
     <w:rsid w:val="00796D4C"/>
     <w:rsid w:val="007C4C4A"/>
+    <w:rsid w:val="007C7367"/>
     <w:rsid w:val="00822901"/>
     <w:rsid w:val="008405A1"/>
     <w:rsid w:val="00850B6D"/>
     <w:rsid w:val="00861E43"/>
     <w:rsid w:val="0089276F"/>
     <w:rsid w:val="008E6B68"/>
     <w:rsid w:val="00943882"/>
     <w:rsid w:val="009701C3"/>
     <w:rsid w:val="009E5B8D"/>
     <w:rsid w:val="00A617A0"/>
     <w:rsid w:val="00A62B0D"/>
     <w:rsid w:val="00A72EFB"/>
+    <w:rsid w:val="00A8074E"/>
     <w:rsid w:val="00A90E0C"/>
     <w:rsid w:val="00B01F84"/>
     <w:rsid w:val="00B92742"/>
+    <w:rsid w:val="00C168B2"/>
     <w:rsid w:val="00C266A4"/>
     <w:rsid w:val="00C52B5D"/>
     <w:rsid w:val="00C712B6"/>
     <w:rsid w:val="00C97154"/>
     <w:rsid w:val="00D325A5"/>
     <w:rsid w:val="00E61D97"/>
     <w:rsid w:val="00EA609D"/>
     <w:rsid w:val="00EC27A6"/>
     <w:rsid w:val="00F24774"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -2360,82 +2351,90 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76CB55ED-3636-46BF-89AF-3359561EA8AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A2EF084-3900-42AC-812C-18BA7B301D6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>111</Words>
-  <Characters>638</Characters>
+  <Characters>639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>748</CharactersWithSpaces>
+  <CharactersWithSpaces>749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cristina Pellegatta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>61641a19-c0e6-4629-9433-42379f8f3d8d</vt:lpwstr>
+  </property>
+</Properties>
+</file>