--- v0 (2025-12-05)
+++ v1 (2026-08-14)
@@ -1,63 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">References / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bibliografia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or </w:t>
@@ -95,477 +96,373 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ecc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New Roman, 11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, regular.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:t>The reference language is that of the author.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006527DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The reference language is that of the </w:t>
+      </w:r>
+      <w:r w:rsidR="006F41FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>used edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006527DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The entries in bibliography are ordered alphabetically by surname, and for works by the same author, in chronological ascending order.</w:t>
+        <w:t xml:space="preserve">The entries in </w:t>
+      </w:r>
+      <w:r w:rsidR="006F41FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>bibliography are ordered alphabetically by surname, and for works by the same author, in chronological ascending order.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New Roman, 11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>normale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>La lingua di riferimento è quella dell’autore</w:t>
-[...5 lines deleted...]
-        <w:t>/autrice</w:t>
+        <w:t>La lingua di riferimento è quella dell’</w:t>
+      </w:r>
+      <w:r w:rsidR="006F41FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>edizione utilizzata</w:t>
       </w:r>
       <w:r w:rsidRPr="006527DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="CIDFont+F2" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk167462864"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk167462864"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le voci in bibliografia </w:t>
-[...49 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Le voci in bibliografia seguono l’ordine alfabetico del cognome e, per le opere con la stessa firma, l’ordine cronologico crescente.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B7CE7" w:rsidRDefault="000B7CE7" w:rsidP="006527DF">
+    <w:p w:rsidR="000B7CE7" w:rsidRDefault="000B7CE7" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006527DF" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="006527DF" w:rsidRDefault="006527DF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B7CE7" w:rsidRPr="006527DF" w:rsidRDefault="006527DF" w:rsidP="006527DF">
+    <w:p w:rsidR="00555245" w:rsidRPr="006F41FF" w:rsidRDefault="006F41FF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F41FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Compliance with editorial rules is mandatory / Il rispetto delle</w:t>
+      </w:r>
+      <w:r w:rsidR="00555245" w:rsidRPr="006F41FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norme redazionali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F41FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> è obbligatorio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00555245" w:rsidRDefault="00555245" w:rsidP="006527DF">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="006F41FF" w:rsidRDefault="006F41FF" w:rsidP="006F41FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00555245" w:rsidSect="00B14CC7">
+    <w:sectPr w:rsidR="006F41FF" w:rsidSect="006F41FF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -734,50 +631,51 @@
     <w:rsid w:val="003E38FD"/>
     <w:rsid w:val="003E7CB1"/>
     <w:rsid w:val="00400693"/>
     <w:rsid w:val="00402C2E"/>
     <w:rsid w:val="004152EC"/>
     <w:rsid w:val="004213AD"/>
     <w:rsid w:val="00435599"/>
     <w:rsid w:val="00440F9E"/>
     <w:rsid w:val="0046046D"/>
     <w:rsid w:val="00465DCB"/>
     <w:rsid w:val="004A3E46"/>
     <w:rsid w:val="004A5089"/>
     <w:rsid w:val="004A5D95"/>
     <w:rsid w:val="005111BC"/>
     <w:rsid w:val="0053616F"/>
     <w:rsid w:val="00541B78"/>
     <w:rsid w:val="005427E3"/>
     <w:rsid w:val="00555245"/>
     <w:rsid w:val="00583701"/>
     <w:rsid w:val="005D4359"/>
     <w:rsid w:val="005E02F1"/>
     <w:rsid w:val="00603D5D"/>
     <w:rsid w:val="006527DF"/>
     <w:rsid w:val="006637A2"/>
     <w:rsid w:val="006667AB"/>
+    <w:rsid w:val="006F41FF"/>
     <w:rsid w:val="006F5719"/>
     <w:rsid w:val="00712459"/>
     <w:rsid w:val="00774597"/>
     <w:rsid w:val="00774780"/>
     <w:rsid w:val="0078187A"/>
     <w:rsid w:val="0078636A"/>
     <w:rsid w:val="007C288A"/>
     <w:rsid w:val="008116E7"/>
     <w:rsid w:val="00812319"/>
     <w:rsid w:val="00847182"/>
     <w:rsid w:val="00913F9C"/>
     <w:rsid w:val="009250E0"/>
     <w:rsid w:val="009478C2"/>
     <w:rsid w:val="00A1358E"/>
     <w:rsid w:val="00A9153C"/>
     <w:rsid w:val="00AB28EB"/>
     <w:rsid w:val="00AC4F62"/>
     <w:rsid w:val="00AD0351"/>
     <w:rsid w:val="00B14CC7"/>
     <w:rsid w:val="00B366B0"/>
     <w:rsid w:val="00B50ED9"/>
     <w:rsid w:val="00B860B2"/>
     <w:rsid w:val="00B92300"/>
     <w:rsid w:val="00B93FEF"/>
     <w:rsid w:val="00BF6999"/>
@@ -817,51 +715,51 @@
     <w:rsid w:val="00FB51BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4E0D6C89"/>
+  <w14:docId w14:val="2228CEEB"/>
   <w15:docId w15:val="{645AA081-8C98-41D4-9B29-2640415052F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1551,70 +1449,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>93</Words>
-  <Characters>533</Characters>
+  <Words>92</Words>
+  <Characters>529</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>625</CharactersWithSpaces>
+  <CharactersWithSpaces>620</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Utente</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>7708aa2b-c406-42a8-9a06-0bb5d33f0598</vt:lpwstr>
+  </property>
+</Properties>
+</file>